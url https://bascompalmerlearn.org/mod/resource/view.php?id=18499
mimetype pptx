--- v0 (2026-08-11)
+++ v1 (2026-10-01)
@@ -307,63 +307,63 @@
     <a:srgbClr val="3366FF"/>
     <a:srgbClr val="0066FF"/>
     <a:srgbClr val="0000FF"/>
     <a:srgbClr val="EAEAEA"/>
     <a:srgbClr val="FFFF00"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldSorterView">
-[...2 lines deleted...]
-    <p:restoredTop sz="94660" autoAdjust="0"/>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="38521" autoAdjust="0"/>
+    <p:restoredTop sz="93779" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="86" d="100"/>
-          <a:sy n="86" d="100"/>
+          <a:sx n="67" d="100"/>
+          <a:sy n="67" d="100"/>
         </p:scale>
-        <p:origin x="102" y="1614"/>
+        <p:origin x="1272" y="184"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -448,51 +448,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B0A7A8B8-385A-4E3A-B1D9-2A9866FA18A7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/23/2025</a:t>
+              <a:t>8/12/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -6093,51 +6093,51 @@
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media30.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media30.m4a"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media31.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media31.m4a"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media32.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media32.m4a"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.m4a"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media33.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media33.m4a"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media34.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media34.m4a"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.emf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media35.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media35.m4a"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media35.m4a"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.m4a"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.m4a"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media6.wmv"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.wmv"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.m4a"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.m4a"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.m4a"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.m4a"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
@@ -6365,102 +6365,50 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3276600" y="5065306"/>
             <a:ext cx="3259197" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Paul Palmberg, MD, PhD</a:t>
-            </a:r>
-[...50 lines deleted...]
-              <a:t>sincerely regret not having a financial interest in the subject of this presentation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Audio 7">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C62B2E46-EF98-4CBF-A67C-065E63084DB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
@@ -14712,125 +14660,127 @@
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="101379" name="Picture 3" descr="bush_057"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="38100"/>
+            <a:off x="0" y="274638"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="101380" name="Text Box 4"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="609600" y="1676400"/>
-            <a:ext cx="4495800" cy="2289175"/>
+            <a:ext cx="4495800" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF9900"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="000000"/>
                 </a:highlight>
               </a:rPr>
-              <a:t>I will be tough on angle closure, and use of the Zeiss lens is no more taxing</a:t>
+              <a:t>I will be tough on angle closure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Audio 2">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8311D5D9-4E50-4AAB-820C-77B145CDBD96}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
-            <a:audioFile r:link="rId2"/>
+            <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
-                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
+                  <p14:trim end="5063.5365"/>
+                </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8504238" y="6218238"/>
             <a:ext cx="487362" cy="487362"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -19099,86 +19049,86 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>2017</Words>
-  <Application>Microsoft Office PowerPoint</Application>
+  <Words>1993</Words>
+  <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>132</Paragraphs>
+  <Paragraphs>131</Paragraphs>
   <Slides>32</Slides>
   <Notes>23</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>35</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>32</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="36" baseType="lpstr">
       <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Default Design</vt:lpstr>
       <vt:lpstr> </vt:lpstr>
       <vt:lpstr>Confirm Angle Closure and Determine the Type</vt:lpstr>
       <vt:lpstr>Consider 30g needle paracentesis  (if needed to clear the cornea and relieve the pain)</vt:lpstr>
       <vt:lpstr>Prep for Slit Lamp Procedure</vt:lpstr>
       <vt:lpstr> Half inch 30 g needle paracentesis (held by hub) to clear the cornea prior to laser treatments </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Technique of LPI</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>